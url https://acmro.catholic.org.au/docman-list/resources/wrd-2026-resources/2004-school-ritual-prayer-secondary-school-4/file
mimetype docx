--- v0 (2026-04-28)
+++ v1 (2026-10-28)
@@ -1,3605 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
-</file>
-[...3558 lines deleted...]
-</w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4482,53 +922,50 @@
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refugeeweek.org.au/theme/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HeD_bhvFZSA" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6P2aovWoHwo&amp;list=RD6P2aovWoHwo&amp;start_radio=1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T9ifzzMD7zk" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/album/2WtZ4nYCFphrLzFcjuxhyu" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://willowpublishing.com.au/product/hope-in-love/?sc=757102193d50f17e18b3657f0b2fd05f0b291e05" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/127212383?fl=pl&amp;fe=vl" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/127320460?fl=pl&amp;fe=vl" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://willowpublishing.com.au/product/hope-is-alive-2/?sc=757102193d50f17e18b3657f0b2fd05f0b291e05" TargetMode="External" Id="Rd70c70c82b93493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_P6uYpni-Yk&amp;list=RD_P6uYpni-Yk&amp;start_radio=1" TargetMode="External" Id="Rffd718b9d8324fab" /></Relationships>
-[...1 lines deleted...]
-
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>