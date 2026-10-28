--- v0 (2026-04-28)
+++ v1 (2026-10-28)
@@ -1,556 +1,25 @@
-
-[...529 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -570,122 +39,50 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{15EC5ED1-35E6-4E73-AE5A-F31D3B7D0D10}"/>
     <w:embedBold r:id="rId2" w:fontKey="{DD4C41CF-7A1C-45C7-B367-D50739E5078C}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId3" w:fontKey="{4C6D66A2-9F54-44D2-B2FF-86A5E8BA9305}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
     <w:embedRegular r:id="rId4" w:fontKey="{B8B92682-953E-4A69-BE29-ABE7055030A5}"/>
   </w:font>
 </w:fonts>
-</file>
-[...70 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251C5817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66DC88D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1599,60 +996,52 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB0C13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB0C13"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refugeeweek.org.au/theme/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>