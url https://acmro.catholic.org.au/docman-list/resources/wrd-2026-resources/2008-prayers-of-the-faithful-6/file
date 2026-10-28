--- v0 (2026-04-28)
+++ v1 (2026-10-28)
@@ -1,1176 +1,25 @@
-
-[...1149 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{4943658E-C95D-483E-83AD-FBBB91258CC3}"/>
     <w:embedBold r:id="rId2" w:fontKey="{D61F22D4-86C2-4F2A-BF31-A97F51AC0DD4}"/>
   </w:font>
@@ -1790,54 +639,50 @@
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>