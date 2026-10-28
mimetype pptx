--- v0 (2025-12-07)
+++ v1 (2026-10-28)
@@ -1,237 +1,25 @@
-
-[...210 lines deleted...]
-</file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="680000"/>
     <a:srgbClr val="740000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
@@ -444,16393 +232,50 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="47" d="100"/>
           <a:sy n="47" d="100"/>
         </p:scale>
         <p:origin x="-2964" y="-114"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3127"/>
         <p:guide pos="2140"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
-</file>
-[...16341 lines deleted...]
-</a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17072,905 +517,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-[...853 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <Document_x0020_Name xmlns="894bc5a1-b2c1-49bf-bc97-28f10ba2b9aa">Presentations</Document_x0020_Name>