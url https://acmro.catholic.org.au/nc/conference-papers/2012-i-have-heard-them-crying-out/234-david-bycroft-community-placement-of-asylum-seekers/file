--- v0 (2025-12-07)
+++ v1 (2026-10-28)
@@ -1,270 +1,25 @@
-
-[...243 lines deleted...]
-</file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr loop="1" showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="336699"/>
     <a:srgbClr val="8AFEE0"/>
     <a:srgbClr val="03F7B7"/>
     <a:srgbClr val="339966"/>
@@ -511,17904 +266,52 @@
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="1212"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="69" d="100"/>
           <a:sy n="69" d="100"/>
         </p:scale>
         <p:origin x="-1302" y="-96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...241 lines deleted...]
-
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
-</file>
-[...17607 lines deleted...]
-</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>1722</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>180</Paragraphs>
   <Slides>26</Slides>
   <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>